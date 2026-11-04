--- v0 (2026-08-13)
+++ v1 (2026-11-04)
@@ -1,1160 +1,1103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
+    <w:p w14:paraId="1D98D104" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00753571">
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">FORMULAR UNIC DE DEPUNERE A ARTICOLULUI </w:t>
       </w:r>
-      <w:r w:rsidRPr="00753571">
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:br/>
         <w:t>PENTRU PUBLICARE ÎN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00753571">
-[...4 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00753571">
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>REVISTA „AKADEMOS”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
+    <w:p w14:paraId="0A975236" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00753571">
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A39873B" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>I. Datele autorului/autorilor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
-[...25 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+    <w:p w14:paraId="3C05C351" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4422CEF2" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Subsemnatul/subsemnata __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
+    <w:p w14:paraId="0669EF90" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
-[...7 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>(nume, prenume, titlu științific, instituția, date de contact: telefon/e-mail)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00753571">
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00753571">
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00753571">
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Notă: În cazul în care articolul are mai mulți autori, subsemnatul declară că a obținut acordul tuturor coautorilor pentru depunerea și semnarea acestui formular.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00753571">
+    <w:p w14:paraId="29180C07" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A924289" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>II. Titlul articolului</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00875F97" w:rsidP="00431482">
-[...16 lines deleted...]
-        <w:pict>
+    <w:p w14:paraId="780F3B03" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00000000" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:pict w14:anchorId="3C440A76">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00875F97" w:rsidP="00431482">
-[...16 lines deleted...]
-        <w:pict>
+    <w:p w14:paraId="7B57D999" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00000000" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:pict w14:anchorId="19521940">
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00753571">
+    <w:p w14:paraId="7443B7FE" w14:textId="42CB51EB" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00875F97" w:rsidRPr="00875F97" w:rsidRDefault="00875F97" w:rsidP="00431482">
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E45312" w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>Acord de publicare și de acordare a unei licențe neexclusive</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F67D63" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32A28BEC" w14:textId="77777777" w:rsidR="007A3287" w:rsidRPr="007A3287" w:rsidRDefault="007A3287" w:rsidP="007A3287">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subsemnatul/Subsemnata, în calitate de autor sau de reprezentant autorizat al coautorilor, sunt de acord ca, în cazul acceptării articolului, acesta să fie publicat în revista „Akademos” sub licența </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="007A3287">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="ro-MD"/>
+          </w:rPr>
+          <w:t>Creative Commons Atribuire 4.0 Internațional (CC BY 4.0)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DEBDFE" w14:textId="77777777" w:rsidR="007A3287" w:rsidRPr="007A3287" w:rsidRDefault="007A3287" w:rsidP="007A3287">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>Autorul/Autorii își păstrează integral drepturile de autor, inclusiv drepturile patrimoniale și drepturile de publicare, fără restricții impuse de revistă, și acordă revistei dreptul de primă publicare și o licență neexclusivă pentru reproducerea, distribuirea și punerea articolului la dispoziția publicului în format tipărit și electronic. Acest acord nu implică transferul drepturilor patrimoniale de autor către revistă.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B43E17" w14:textId="77777777" w:rsidR="00875F97" w:rsidRPr="007A3287" w:rsidRDefault="00875F97" w:rsidP="00431482">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00875F97">
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BBEC8C2" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>IV. Declarație de etică, originalitate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
-[...94 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> și conflict de interese </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
-[...25 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+    <w:p w14:paraId="01286A23" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067C61E9" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Declar pe propria răspundere următoarele:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
-[...1 lines deleted...]
-        <w:pStyle w:val="Listparagraf"/>
+    <w:p w14:paraId="6CC4ED07" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
-[...7 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Articolul prezentat este original, reflectă conținutul cercetărilor proprii, nu conține plagiat sau autoplagiat și nu a fost reprodus sau trimis spre publicare într-o altă publicație.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
-[...1 lines deleted...]
-        <w:pStyle w:val="Listparagraf"/>
+    <w:p w14:paraId="59C61285" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00753571">
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Nu există niciun conflict de interese (financiar, instituțional sau personal) care ar fi putut influența rezultatele sau interpretările din acest articol.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00753571">
+    <w:p w14:paraId="1EC16557" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C597918" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>V. Declarație privind utilizarea inteligenței artificiale (IA)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00753571">
+    <w:p w14:paraId="0F877A4B" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B6B4A5D" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00753571">
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>În conformitate cu politicile editoriale ale revistei „Akademos”, declar următoarele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bifați opțiunea corespunzătoare)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00753571">
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
-[...25 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+    <w:p w14:paraId="3E10B7B0" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2263B5FA" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">[1] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00753571">
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>NU am utilizat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00753571">
-[...4 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> instrumente de Inteligență Artificială (IA) generativă în procesul de redactare sau cercetare a acestui articol.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
-[...25 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+    <w:p w14:paraId="664905E5" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A740660" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">[2] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00753571">
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>AM utilizat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00753571">
-[...4 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> instrumente de IA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
-[...14 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+    <w:p w14:paraId="70253EBA" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>În cazul acestei opțiuni</w:t>
       </w:r>
-      <w:r w:rsidR="00875F97">
-[...4 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+      <w:r w:rsidR="00875F97" w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...46 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicați obligatoriu: instrumentul utilizat, versiunea acestuia, prompturile  (după caz), scopurile, care pot fi următoarele: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE46C11" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>•    îmbunătățirea gramaticii, ortografiei, punctuației și stilului de scriere;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
-[...14 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+    <w:p w14:paraId="5912A3D0" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>•    sporirea clarității și a lizibilității;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
-[...14 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+    <w:p w14:paraId="3B234206" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>•    traducerea;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
-[...14 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+    <w:p w14:paraId="52A8A364" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>•    dezvoltarea de software și asistență în scrierea codului;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRDefault="00431482" w:rsidP="00431482">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2A910A8C" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>•    prelucrarea și vizualizarea datelor.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753571" w:rsidRPr="00753571" w:rsidRDefault="00753571" w:rsidP="00431482">
-[...10 lines deleted...]
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
+    <w:p w14:paraId="194E60D2" w14:textId="77777777" w:rsidR="00753571" w:rsidRPr="007A3287" w:rsidRDefault="00753571" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE52876" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00753571">
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
         <w:t>Notă:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00753571">
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> Instrumentele de corectare de rutină a ortografiei sau a gramaticii, care nu generează și nici nu modifică în mod substanțial conținutul intelectual al manuscrisului, nu trebuie menționate în secțiunea „Metodologie”, ci doar declarate în prezentul formular.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
+    <w:p w14:paraId="684E1E57" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="ro-RO"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17EEE9F7" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00753571">
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Confirm că am menționat utilizarea acestor instrumente în secțiunea „Metodologie” a articolului și că am validat critic întreg conținutul, asumându-mi întreaga responsabilitate legală și etică pentru acuratețea faptelor, a referințelor bibliografice și a originalității textului.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
+    <w:p w14:paraId="439273F5" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="ro-RO"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00753571">
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="647765ED" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Semnătura:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00753571">
-[...4 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00431482" w:rsidP="00431482">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00753571">
+    <w:p w14:paraId="538E32D4" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1140C0EA" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00431482" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Data:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00753571">
-[...4 lines deleted...]
-          <w:lang w:val="ro-RO"/>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431482" w:rsidRPr="00753571" w:rsidRDefault="00875F97" w:rsidP="00431482">
-[...16 lines deleted...]
-        <w:pict>
+    <w:p w14:paraId="7C3598F0" w14:textId="77777777" w:rsidR="00431482" w:rsidRPr="007A3287" w:rsidRDefault="00000000" w:rsidP="00431482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:pict w14:anchorId="7D9F718E">
           <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00435E84" w:rsidRPr="00753571" w:rsidRDefault="00435E84">
+    <w:p w14:paraId="2F39176A" w14:textId="77777777" w:rsidR="00435E84" w:rsidRPr="007A3287" w:rsidRDefault="00435E84">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ro-RO"/>
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="00435E84" w:rsidRPr="00753571">
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00435E84" w:rsidRPr="007A3287">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19267166"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4342CCB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1337,128 +1280,248 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64F72F1A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="63CE2C8E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2009012819">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="520582399">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1748378470">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C472C9"/>
+    <w:rsid w:val="00381C2E"/>
     <w:rsid w:val="00431482"/>
     <w:rsid w:val="00435E84"/>
     <w:rsid w:val="00753571"/>
+    <w:rsid w:val="007A3287"/>
     <w:rsid w:val="00875F97"/>
     <w:rsid w:val="008F26CC"/>
     <w:rsid w:val="00C472C9"/>
+    <w:rsid w:val="00E45312"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1029"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0BC66B41"/>
+  <w14:docId w14:val="3CBD855F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FDDFD710-DE29-4E1A-875D-660A1CED5035}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1786,106 +1849,139 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00431482"/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fontdeparagrafimplicit">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TabelNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="FrListare">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listparagraf">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00431482"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007A3287"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007A3287"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.ro" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2110,54 +2206,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>413</Words>
-  <Characters>2356</Characters>
+  <Words>464</Words>
+  <Characters>2648</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2764</CharactersWithSpaces>
+  <CharactersWithSpaces>3106</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Viorica</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>